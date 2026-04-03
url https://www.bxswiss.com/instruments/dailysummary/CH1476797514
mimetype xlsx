--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6cf8e8dea5c4c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b0ee881ddf4d0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb07a0cd63ee84e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e522d368cc4419"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra549817a5b74465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb07a0cd63ee84e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b34b0216e5c4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e522d368cc4419" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>