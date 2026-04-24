--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85b0ee881ddf4d0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a56f26735d84435" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e522d368cc4419"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0b4a732f6e4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b34b0216e5c4fc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e522d368cc4419" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1297d294ece46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0b4a732f6e4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,333</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,232</x:t>
-[...38 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,449</x:t>
-[...26 lines deleted...]
-          <x:t>0,577</x:t>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,413</x:t>
-[...485 lines deleted...]
-          <x:t>0,331</x:t>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>