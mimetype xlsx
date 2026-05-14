--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a56f26735d84435" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbdf25b88624dd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a0b4a732f6e4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bbf564e51674976"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1297d294ece46f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a0b4a732f6e4fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a763e314db04188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bbf564e51674976" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>0,166</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,126</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>