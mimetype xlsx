--- v8 (2026-05-14)
+++ v9 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafbdf25b88624dd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6389a1adc36d4c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bbf564e51674976"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18c67b39ab3b4e25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a763e314db04188" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bbf564e51674976" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc759b6b91b5b4ac2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18c67b39ab3b4e25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,106</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,073</x:t>
-[...16 lines deleted...]
-          <x:t>0,104</x:t>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,085</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>0,116</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,112</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,085</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>06.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,037</x:t>
-[...97 lines deleted...]
-          <x:t>0,059</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,057</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,049</x:t>
-[...9 lines deleted...]
-          <x:t>0,043</x:t>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>