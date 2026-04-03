--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c61674b0250495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272b344f216f44c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08bc77e32f354efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661aa985d2f341c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0d7501ae82042ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08bc77e32f354efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d032a0d62a149cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661aa985d2f341c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,208</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,192</x:t>
-[...276 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,228</x:t>
-[...43 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,317</x:t>
-[...21 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
-        </x:is>
-[...170 lines deleted...]
-          <x:t>0,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>