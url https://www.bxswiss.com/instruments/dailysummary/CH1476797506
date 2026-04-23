--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R272b344f216f44c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5792a6ed91a2482b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661aa985d2f341c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d87637034c4c97"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d032a0d62a149cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661aa985d2f341c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21242a434884f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d87637034c4c97" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,226</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,297</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,349</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...424 lines deleted...]
-          <x:t>0,305</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>