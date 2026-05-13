--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5792a6ed91a2482b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f89e697f4f479c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2d87637034c4c97"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ee7fc6e03140cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21242a434884f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2d87637034c4c97" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b57bd5c1c85405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ee7fc6e03140cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>0,138</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,116</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>