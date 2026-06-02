--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53f89e697f4f479c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R059b458a80dc40d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ee7fc6e03140cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c2ff21dc82422a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b57bd5c1c85405d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ee7fc6e03140cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cbb46e7482a40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c2ff21dc82422a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,097</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,067</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,089</x:t>
-[...16 lines deleted...]
-          <x:t>0,106</x:t>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,104</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...16 lines deleted...]
-          <x:t>0,079</x:t>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,055</x:t>
-[...16 lines deleted...]
-          <x:t>0,045</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,035</x:t>
-[...16 lines deleted...]
-          <x:t>0,041</x:t>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,031</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>0,051</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>