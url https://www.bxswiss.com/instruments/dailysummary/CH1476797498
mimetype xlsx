--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82d487117fcb4c40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bab21b659c4924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642e6ae2d6f04855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad681603c6a4253"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44fd5ed92bb64f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642e6ae2d6f04855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57021af7e667426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad681603c6a4253" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>