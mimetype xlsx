--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61bab21b659c4924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea6ffc4d5304b19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad681603c6a4253"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c2e523b52043f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57021af7e667426e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad681603c6a4253" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e313f2e269045ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c2e523b52043f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,212</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...80 lines deleted...]
-          <x:t>0,242</x:t>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,281</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>0,281</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>