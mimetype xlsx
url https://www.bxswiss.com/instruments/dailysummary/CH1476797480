--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ebe01358ec24681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re639ca2e8a2a4358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032189f652c34053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23174e08d5fe471a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bdab70a581f447e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032189f652c34053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f54803e34ac4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23174e08d5fe471a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...237 lines deleted...]
-          <x:t>0,180</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,164</x:t>
-[...97 lines deleted...]
-          <x:t>0,251</x:t>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,327</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>0,259</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>0,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>