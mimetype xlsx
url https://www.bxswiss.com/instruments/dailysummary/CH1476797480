--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re639ca2e8a2a4358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1021c5e24a6040f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23174e08d5fe471a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbacc13beb14a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f54803e34ac4786" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23174e08d5fe471a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc6358da133a4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbacc13beb14a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,271</x:t>
-[...549 lines deleted...]
-          <x:t>0,259</x:t>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>