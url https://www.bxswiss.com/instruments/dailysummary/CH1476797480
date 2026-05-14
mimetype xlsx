--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1021c5e24a6040f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R073d2f0ef0814d33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redbacc13beb14a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re579fe81560f4a57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc6358da133a4951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redbacc13beb14a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c0f4fe35ec484d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re579fe81560f4a57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,424 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,150</x:t>
-[...35 lines deleted...]
-        <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...3 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>