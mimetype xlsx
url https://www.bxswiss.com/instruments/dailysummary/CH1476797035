--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59702ada255842bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46c44d2adf847bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R109d7ea3525d4dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re513c5d349044d22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf544bd2f237241cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R109d7ea3525d4dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ec64d75768455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re513c5d349044d22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,216</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>