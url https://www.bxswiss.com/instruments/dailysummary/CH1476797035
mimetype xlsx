--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd46c44d2adf847bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ce5613130d424c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re513c5d349044d22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986aa13223f44571"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ec64d75768455a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re513c5d349044d22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a8543514234160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986aa13223f44571" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,172</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,188</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>19.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,132</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,095</x:t>
-[...6 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,069</x:t>
-[...58 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>