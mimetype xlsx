--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4ce5613130d424c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf720dbab79974446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R986aa13223f44571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82f1983f1e040d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22a8543514234160" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R986aa13223f44571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3d6716041341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82f1983f1e040d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,106</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,097</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,057</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,067</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,077</x:t>
-[...468 lines deleted...]
-          <x:t>0,099</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>