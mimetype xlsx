--- v9 (2026-05-16)
+++ v10 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf720dbab79974446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3eaa0dc6dd4a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra82f1983f1e040d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aeeb55e6e5f4ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f3d6716041341a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra82f1983f1e040d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900add5bbf474668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aeeb55e6e5f4ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476797035</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,091</x:t>
-[...4 lines deleted...]
-          <x:t>0,073</x:t>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,079</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>0,085</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,061</x:t>
-[...6 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>0,051</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,059</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>12.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,047</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,049</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,039</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>0,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,047</x:t>
-[...63 lines deleted...]
-          <x:t>0,027</x:t>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>