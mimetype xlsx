--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09e55b3e80d442ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d88e8ade96d4818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7aeb378ad96e4856"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6499a1e3419241ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c22da35cbd244a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7aeb378ad96e4856" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5339e5f5a1674f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6499a1e3419241ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,149</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>