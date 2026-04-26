--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d88e8ade96d4818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3b8756464b400e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6499a1e3419241ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcad53c26ae4e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5339e5f5a1674f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6499a1e3419241ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae134b11fb0410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcad53c26ae4e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,319</x:t>
-[...58 lines deleted...]
-          <x:t>0,329</x:t>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,351</x:t>
-[...92 lines deleted...]
-          <x:t>0,081</x:t>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,081</x:t>
-[...220 lines deleted...]
-          <x:t>0,158</x:t>
+          <x:t>0,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>