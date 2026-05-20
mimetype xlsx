--- v5 (2026-04-26)
+++ v6 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3b8756464b400e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5cb74639dd49c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbcad53c26ae4e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58fbb7ca00ad4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbae134b11fb0410f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbcad53c26ae4e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b5652571e14cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58fbb7ca00ad4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,162</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,160</x:t>
-[...16 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>0,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,144</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,144</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,124</x:t>
-[...6 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,140</x:t>
-[...26 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,130</x:t>
-[...43 lines deleted...]
-          <x:t>0,170</x:t>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,158</x:t>
-[...102 lines deleted...]
-          <x:t>0,186</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>0,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>