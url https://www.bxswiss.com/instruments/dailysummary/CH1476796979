--- v6 (2026-05-20)
+++ v7 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d5cb74639dd49c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd52447e3c6e045e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58fbb7ca00ad4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84608b87f37c408d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49b5652571e14cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58fbb7ca00ad4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd25bfa1c80949bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84608b87f37c408d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,353</x:t>
-[...549 lines deleted...]
-          <x:t>0,196</x:t>
+          <x:t>0,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>