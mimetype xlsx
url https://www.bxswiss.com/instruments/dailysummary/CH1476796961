--- v2 (2025-12-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fbf2facaa374a86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68277e23eec84706" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9531dff87934964"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010f49ae5e1a4dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabe093028bbf4131" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9531dff87934964" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc54ed27f04e4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010f49ae5e1a4dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.11.2025</x:t>
-[...613 lines deleted...]
-          <x:t>0,869</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>