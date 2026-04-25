--- v3 (2026-04-03)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68277e23eec84706" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b150c43509743f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010f49ae5e1a4dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428613d4420f4a5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc54ed27f04e4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010f49ae5e1a4dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dddc24d110a4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428613d4420f4a5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...198 lines deleted...]
-          <x:t>0,417</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,395</x:t>
-[...48 lines deleted...]
-          <x:t>0,311</x:t>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,437</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,337</x:t>
-[...11 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,190</x:t>
-[...11 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,252</x:t>
-[...252 lines deleted...]
-          <x:t>0,176</x:t>
+          <x:t>0,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>