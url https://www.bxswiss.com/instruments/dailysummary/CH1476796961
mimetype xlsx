--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b150c43509743f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef7cb2dac914431" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R428613d4420f4a5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e20372105964071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dddc24d110a4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R428613d4420f4a5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fdf328b64964ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e20372105964071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,222</x:t>
-[...70 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,156</x:t>
-[...468 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>