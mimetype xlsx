--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdef7cb2dac914431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35b9574f48cb423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e20372105964071"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10c9f3a7ab2c4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fdf328b64964ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e20372105964071" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d852b9c3b834d13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10c9f3a7ab2c4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,244</x:t>
-[...4 lines deleted...]
-          <x:t>0,192</x:t>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,236</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>30.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,128</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...281 lines deleted...]
-          <x:t>0,077</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>