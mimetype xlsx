--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4781687e6b5c4432" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221b87480e8941c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1e3b45de8a64a3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ca880a70654d9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b00684975a4153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1e3b45de8a64a3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06b61882f8d41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ca880a70654d9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1,511</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>