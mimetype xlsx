--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R221b87480e8941c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a9753d661a4303" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9ca880a70654d9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e8bb5722934ecb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc06b61882f8d41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9ca880a70654d9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6b5e1a5f6c4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e8bb5722934ecb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>0,761</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,711</x:t>
-[...65 lines deleted...]
-          <x:t>0,327</x:t>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,323</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>0,469</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>