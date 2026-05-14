--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0a9753d661a4303" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8203008ed564241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2e8bb5722934ecb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc753823966f647bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d6b5e1a5f6c4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2e8bb5722934ecb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f1a6bc5e864b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc753823966f647bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,248</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,242</x:t>
-[...21 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,210</x:t>
-[...485 lines deleted...]
-          <x:t>0,369</x:t>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>