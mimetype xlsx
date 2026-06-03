--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8203008ed564241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5709189fe35a457e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc753823966f647bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aecaadbd2a14a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56f1a6bc5e864b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc753823966f647bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb563b32e939f4244" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aecaadbd2a14a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,261</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,246</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,325</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,289</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,345</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>0,295</x:t>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,234</x:t>
-[...242 lines deleted...]
-          <x:t>0,162</x:t>
+          <x:t>0,252</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>