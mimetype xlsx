--- v3 (2026-03-16)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70fdbf39c4204065" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eecd64b23c84850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1527a802128f4cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489ac841a5ca4b47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff1b4d0e3d984c9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1527a802128f4cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a828c2b1a5f4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489ac841a5ca4b47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>