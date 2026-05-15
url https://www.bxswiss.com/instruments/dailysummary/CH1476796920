--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eecd64b23c84850" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09a65ccc9424c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R489ac841a5ca4b47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re772c20451354092"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a828c2b1a5f4f01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R489ac841a5ca4b47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e55a2acf9fe4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re772c20451354092" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,501</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...261 lines deleted...]
-          <x:t>0,132</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,132</x:t>
-[...80 lines deleted...]
-          <x:t>0,224</x:t>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,234</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>0,275</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>