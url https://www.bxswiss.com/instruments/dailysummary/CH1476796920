--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb09a65ccc9424c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc575b9f8ff4b4206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re772c20451354092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8204e8c351e54e0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e55a2acf9fe4569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re772c20451354092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a9d35ad32d457a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8204e8c351e54e0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,246</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,279</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...522 lines deleted...]
-          <x:t>0,240</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,174</x:t>
-        </x:is>
-[...30 lines deleted...]
-          <x:t>0,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>