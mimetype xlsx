--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74d010889b024a14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d0c5b9308a4289" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35c24eb202054739"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23328a650594331"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ec3ce35379f40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35c24eb202054739" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee050adc933467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23328a650594331" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,657</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>