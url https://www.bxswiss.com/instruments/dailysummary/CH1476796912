--- v4 (2026-04-03)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66d0c5b9308a4289" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf69cb6140c74e77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re23328a650594331"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c82ab805c845f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raee050adc933467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re23328a650594331" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f648359c1014ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c82ab805c845f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,679</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>0,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,527</x:t>
-[...11 lines deleted...]
-          <x:t>19.03.2026</x:t>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,425</x:t>
-[...279 lines deleted...]
-          <x:t>0,303</x:t>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>