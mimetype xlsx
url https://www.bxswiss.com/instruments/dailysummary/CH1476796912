--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf69cb6140c74e77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dced1b062744e9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07c82ab805c845f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650ee73536b144ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f648359c1014ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07c82ab805c845f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1e374685ff48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650ee73536b144ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,363</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,226</x:t>
-[...11 lines deleted...]
-          <x:t>0,210</x:t>
+          <x:t>0,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,192</x:t>
-[...463 lines deleted...]
-          <x:t>0,437</x:t>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>