--- v6 (2026-05-16)
+++ v7 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dced1b062744e9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde00a36a6d7d4e16" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R650ee73536b144ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32079c684da1483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad1e374685ff48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R650ee73536b144ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76e8e58fdb4a40ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32079c684da1483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796912</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,371</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,349</x:t>
-[...507 lines deleted...]
-          <x:t>0,275</x:t>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...80 lines deleted...]
-          <x:t>0,168</x:t>
+          <x:t>0,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>