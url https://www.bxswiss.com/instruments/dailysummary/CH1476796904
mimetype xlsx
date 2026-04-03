--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbe52c83bbdb4283" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210528b87c694812" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f0bd5fa839472d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5eecf04fad4796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R896d99efd1f44836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f0bd5fa839472d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921369dcd2244064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5eecf04fad4796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>1,823</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>