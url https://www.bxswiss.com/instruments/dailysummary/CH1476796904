--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R210528b87c694812" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf46100293b429c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa5eecf04fad4796"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356a755c1e384e14"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R921369dcd2244064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa5eecf04fad4796" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368676a59d44419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356a755c1e384e14" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,987</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,663</x:t>
-[...168 lines deleted...]
-          <x:t>20.03.2026</x:t>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,431</x:t>
-[...75 lines deleted...]
-          <x:t>0,337</x:t>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,325</x:t>
-[...70 lines deleted...]
-          <x:t>0,232</x:t>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...85 lines deleted...]
-          <x:t>0,337</x:t>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>