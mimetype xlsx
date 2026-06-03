--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbf46100293b429c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a0bc4fd48740c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R356a755c1e384e14"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c74d1c3d2e4b18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R368676a59d44419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R356a755c1e384e14" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7246a09043f14b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c74d1c3d2e4b18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,339</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,289</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>0,251</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>