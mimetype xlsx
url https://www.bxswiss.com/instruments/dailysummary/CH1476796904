--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11a0bc4fd48740c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R251b2d2d7df94fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c74d1c3d2e4b18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d8521c89f124349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7246a09043f14b56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c74d1c3d2e4b18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1808f019b94873" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d8521c89f124349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796904</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...259 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,369</x:t>
-[...279 lines deleted...]
-          <x:t>0,440</x:t>
+          <x:t>0,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>