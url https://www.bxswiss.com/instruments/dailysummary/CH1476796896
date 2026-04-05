--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2972f41bfbb04b60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb54e639756e48a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2e0a58437b54edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ff97c2d7104212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e0e44c839b245d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2e0a58437b54edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc430caf643084416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ff97c2d7104212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>0,753</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>0,663</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>