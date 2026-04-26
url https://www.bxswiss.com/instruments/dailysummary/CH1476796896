--- v4 (2026-04-05)
+++ v5 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb54e639756e48a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60572627875d44bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30ff97c2d7104212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfcd32962cd470c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc430caf643084416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30ff97c2d7104212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1922f421f3f44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfcd32962cd470c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>0,937</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,849</x:t>
-[...43 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>0,833</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...38 lines deleted...]
-          <x:t>0,663</x:t>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,587</x:t>
-[...355 lines deleted...]
-          <x:t>0,373</x:t>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>