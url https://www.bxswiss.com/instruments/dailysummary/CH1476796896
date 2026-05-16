--- v5 (2026-04-26)
+++ v6 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60572627875d44bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9787e98cd034b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2cfcd32962cd470c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe36eefa6b9b43e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1922f421f3f44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2cfcd32962cd470c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf417a0db98dc4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe36eefa6b9b43e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,439</x:t>
-[...21 lines deleted...]
-          <x:t>0,341</x:t>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,301</x:t>
-[...517 lines deleted...]
-          <x:t>0,543</x:t>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>