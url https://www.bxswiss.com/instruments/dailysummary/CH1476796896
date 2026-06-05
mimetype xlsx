--- v6 (2026-05-16)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9787e98cd034b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R947c4553c0af4ec8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe36eefa6b9b43e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re52cadba79334673"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf417a0db98dc4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe36eefa6b9b43e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb75bf736b7984b06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re52cadba79334673" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796896</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...605 lines deleted...]
-          <x:t>0,226</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>