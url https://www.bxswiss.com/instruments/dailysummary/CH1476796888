--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R654322ec00604ede" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ff83074e5346dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e5d194460ca4afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a3df9f4afe445a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfedeacbb88e84867" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e5d194460ca4afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc25c2cec004b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a3df9f4afe445a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>