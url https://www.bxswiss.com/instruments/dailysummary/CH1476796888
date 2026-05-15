--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R38ff83074e5346dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b00157b63174024" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a3df9f4afe445a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f68bb7081349d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9cc25c2cec004b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a3df9f4afe445a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8632590c03464e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f68bb7081349d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,669</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>0,861</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,717</x:t>
-[...48 lines deleted...]
-          <x:t>0,647</x:t>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>0,487</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,273</x:t>
-[...134 lines deleted...]
-          <x:t>0,267</x:t>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,301</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>0,321</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,329</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>0,413</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>