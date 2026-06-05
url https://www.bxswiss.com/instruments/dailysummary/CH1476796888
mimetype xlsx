--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b00157b63174024" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5740a5d60354719" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30f68bb7081349d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ae41ffc448444bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8632590c03464e0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30f68bb7081349d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7414ddca6b4b4a9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ae41ffc448444bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796888</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,467</x:t>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...16 lines deleted...]
-          <x:t>0,567</x:t>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,533</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>0,329</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>