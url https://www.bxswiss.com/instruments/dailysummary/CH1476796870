--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd2a0adc07ea4ef7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbc4f07cf8e4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fa87bcefd64413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5622d55425684d2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R264ac0d2eff24180" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fa87bcefd64413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792908650eea40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5622d55425684d2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>2,167</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>