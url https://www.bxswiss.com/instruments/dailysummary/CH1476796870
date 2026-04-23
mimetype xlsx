--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fbc4f07cf8e4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf13fc21b3924e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5622d55425684d2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc579cc8462354fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R792908650eea40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5622d55425684d2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25964fc656bb4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc579cc8462354fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>0,915</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,129</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>1,231</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,907</x:t>
-[...6 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,061</x:t>
-[...156 lines deleted...]
-          <x:t>0,775</x:t>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...21 lines deleted...]
-          <x:t>0,889</x:t>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>