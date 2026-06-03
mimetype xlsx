--- v5 (2026-04-23)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf13fc21b3924e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82aaa86ea8004b41" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc579cc8462354fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfda947db9f84b00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25964fc656bb4f86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc579cc8462354fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6b790fc3a964843" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfda947db9f84b00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,529</x:t>
-[...178 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...26 lines deleted...]
-          <x:t>0,985</x:t>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,801</x:t>
-[...296 lines deleted...]
-          <x:t>0,703</x:t>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>