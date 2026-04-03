--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00195379c0e41fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb588f0be929345b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bf218ce159461c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176d82ab1ba644e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R115a3166469940ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bf218ce159461c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8222761e50a24dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176d82ab1ba644e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,684</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>