--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb588f0be929345b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657581e19aeb4aea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R176d82ab1ba644e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87c5ede310f4b03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8222761e50a24dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R176d82ab1ba644e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a8ef470b624726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87c5ede310f4b03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,897</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>0,581</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,789</x:t>
-        </x:is>
-[...484 lines deleted...]
-          <x:t>0,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>