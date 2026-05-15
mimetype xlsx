--- v7 (2026-04-23)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R657581e19aeb4aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f436243623c41c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc87c5ede310f4b03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b00530150c4d89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53a8ef470b624726" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc87c5ede310f4b03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c695a4daac4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b00530150c4d89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,427</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>