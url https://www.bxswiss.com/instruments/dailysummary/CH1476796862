--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f436243623c41c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4ff2601bcae4c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53b00530150c4d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb199544fcda4507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c695a4daac4b60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53b00530150c4d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaf5a2772fc8452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb199544fcda4507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796862</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,581</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,555</x:t>
-[...43 lines deleted...]
-          <x:t>0,713</x:t>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,687</x:t>
-[...210 lines deleted...]
-          <x:t>0,677</x:t>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>0,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>