--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd285c946dda48cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f8628764894067" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf63caa27fe224e50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6013d1cd1154926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a9861f2dd7f4c8f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf63caa27fe224e50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb83820fb4e443d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6013d1cd1154926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,049</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>