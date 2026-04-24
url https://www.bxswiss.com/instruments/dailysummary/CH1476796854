--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8f8628764894067" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1eec44f89cc40ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc6013d1cd1154926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362c822a06034557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb83820fb4e443d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc6013d1cd1154926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d2a00bc707401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362c822a06034557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,373</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,301</x:t>
-[...43 lines deleted...]
-          <x:t>1,221</x:t>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,845</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>0,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>