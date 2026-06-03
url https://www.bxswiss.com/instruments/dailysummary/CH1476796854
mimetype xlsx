--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1eec44f89cc40ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d191746dd554307" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R362c822a06034557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82bce689870e4476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62d2a00bc707401a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R362c822a06034557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5360c1c1514e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82bce689870e4476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796854</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,465</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,483</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,383</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,447</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>25.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,629</x:t>
-[...70 lines deleted...]
-          <x:t>30.03.2026</x:t>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,447</x:t>
-[...323 lines deleted...]
-          <x:t>1,337</x:t>
+          <x:t>0,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,235</x:t>
-[...107 lines deleted...]
-          <x:t>0,845</x:t>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>