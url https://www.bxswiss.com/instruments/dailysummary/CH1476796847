--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd77ba46e3394f3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf568bd84d0463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cf65cb8b03948d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54f577ae1e24524"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5f02d5346a403e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cf65cb8b03948d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d42cd18eace410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54f577ae1e24524" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>2,539</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>