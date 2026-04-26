--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf568bd84d0463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c70579bc61a48b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc54f577ae1e24524"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05877f29b1fa49ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d42cd18eace410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc54f577ae1e24524" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e93ccd22c8495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05877f29b1fa49ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,039</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,127</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>0,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.03.2026</x:t>
-[...289 lines deleted...]
-          <x:t>0,603</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>