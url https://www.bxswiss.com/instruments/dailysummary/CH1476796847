--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c70579bc61a48b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1734d2e5103f4554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05877f29b1fa49ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cd32d7b129f4029"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63e93ccd22c8495d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05877f29b1fa49ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e0bc990aae945fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cd32d7b129f4029" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796847</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>0,607</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,509</x:t>
-[...48 lines deleted...]
-          <x:t>1,025</x:t>
+          <x:t>0,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,805</x:t>
-[...296 lines deleted...]
-          <x:t>0,885</x:t>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>