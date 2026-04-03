--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d228aeb83042e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a7f7292ac2425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e9136c9efd5450c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d47f27c0d04647"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f59d2f48e874e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e9136c9efd5450c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b75bd28c4ef47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d47f27c0d04647" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,961</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>