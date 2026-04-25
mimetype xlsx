--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96a7f7292ac2425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55570a9947b34d9f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5d47f27c0d04647"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb786f851b594205"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b75bd28c4ef47e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5d47f27c0d04647" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d83a2fc29849c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb786f851b594205" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,575</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,211</x:t>
-[...593 lines deleted...]
-          <x:t>0,659</x:t>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>