--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55570a9947b34d9f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4f0f73310840d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb786f851b594205"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf0322f4edf4926"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9d83a2fc29849c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb786f851b594205" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3e447463314ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf0322f4edf4926" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,649</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,743</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>0,967</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>