--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd4f0f73310840d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf612793bb3fc47d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recf0322f4edf4926"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ea3e94bc9d24d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c3e447463314ec5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recf0322f4edf4926" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9067497bc67642c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ea3e94bc9d24d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796839</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>0,953</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,923</x:t>
-[...33 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,561</x:t>
-[...85 lines deleted...]
-          <x:t>0,983</x:t>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,033</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>1,115</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,883</x:t>
-        </x:is>
-[...381 lines deleted...]
-          <x:t>0,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>