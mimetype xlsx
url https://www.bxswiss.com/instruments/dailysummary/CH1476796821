--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R87d0bd769a3448f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395a33e774f34971" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ecdf6be7e7b403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661651f260d04662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ee5b0b4b5f24294" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ecdf6be7e7b403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978476aa8cd048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661651f260d04662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>