--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R395a33e774f34971" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf270533224aa490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R661651f260d04662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce5df7de2304438"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R978476aa8cd048a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R661651f260d04662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a5c20e5d8348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce5df7de2304438" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,297</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>0,811</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,101</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>