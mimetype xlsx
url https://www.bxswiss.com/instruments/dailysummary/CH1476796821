--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf270533224aa490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225f158c7ff34d00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcce5df7de2304438"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a4f8264e30423f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06a5c20e5d8348a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcce5df7de2304438" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7408c37d8e604346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a4f8264e30423f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,499</x:t>
-[...16 lines deleted...]
-          <x:t>0,709</x:t>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,671</x:t>
-[...517 lines deleted...]
-          <x:t>1,101</x:t>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>