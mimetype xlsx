--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R225f158c7ff34d00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4fef8fe9a344214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01a4f8264e30423f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd5cad386e584e63"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7408c37d8e604346" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01a4f8264e30423f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R49e9dc0f3aa64190" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd5cad386e584e63" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>1,043</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,943</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>1,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,193</x:t>
-[...409 lines deleted...]
-          <x:t>0,685</x:t>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>