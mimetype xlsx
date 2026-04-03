--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6088c6a016d74112" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddd449895794619" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf28148a4b5ff4daa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b68e453a0d145c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f17190d876e4557" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf28148a4b5ff4daa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdfd4c4ee1014968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b68e453a0d145c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,385</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>