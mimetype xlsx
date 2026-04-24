--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raddd449895794619" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db082a8bcbf49c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b68e453a0d145c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e40ee7c7944eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdfd4c4ee1014968" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b68e453a0d145c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fabb3e65f1485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e40ee7c7944eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>1,769</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,687</x:t>
-[...183 lines deleted...]
-          <x:t>1,105</x:t>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>