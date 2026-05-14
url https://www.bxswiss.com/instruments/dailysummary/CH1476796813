--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3db082a8bcbf49c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf149352ca6694567" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41e40ee7c7944eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f1187882b84d60"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35fabb3e65f1485e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41e40ee7c7944eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647140b16ae94d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f1187882b84d60" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>0,789</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>1,507</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,153</x:t>
-[...16 lines deleted...]
-          <x:t>1,239</x:t>
+          <x:t>1,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,993</x:t>
-[...16 lines deleted...]
-          <x:t>1,099</x:t>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,995</x:t>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...235 lines deleted...]
-          <x:t>1,195</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>