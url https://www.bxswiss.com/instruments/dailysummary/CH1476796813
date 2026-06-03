--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf149352ca6694567" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403cd3d80c1e4fe2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63f1187882b84d60"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb25fc2e91c94982"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R647140b16ae94d9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63f1187882b84d60" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra31040eee5cf4aee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb25fc2e91c94982" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796813</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,787</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,907</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,113</x:t>
-[...193 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>0,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,765</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>