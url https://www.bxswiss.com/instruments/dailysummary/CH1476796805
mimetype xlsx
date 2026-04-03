--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff369d02be94cda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f69215cd334e63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbf8d974cd448b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17eedc40da3478e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6e608b77fbc43c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbf8d974cd448b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20f91270366440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17eedc40da3478e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>