--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8f69215cd334e63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd40cb3870e4215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17eedc40da3478e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80b374ab1f6467b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc20f91270366440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17eedc40da3478e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reacc9e3ebfe84ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80b374ab1f6467b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,685</x:t>
-[...58 lines deleted...]
-          <x:t>1,455</x:t>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,581</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,275</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,161</x:t>
-[...355 lines deleted...]
-          <x:t>0,847</x:t>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>