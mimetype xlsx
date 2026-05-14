--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd40cb3870e4215" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabec4adfbfd4253" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf80b374ab1f6467b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc44463bb9445fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reacc9e3ebfe84ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf80b374ab1f6467b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf795bb297204fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc44463bb9445fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>0,753</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,675</x:t>
-[...480 lines deleted...]
-          <x:t>1,319</x:t>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,295</x:t>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>