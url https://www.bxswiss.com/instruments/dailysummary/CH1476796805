--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfabec4adfbfd4253" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15f1a07daf247c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcc44463bb9445fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8381cdc7bd8641e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf795bb297204fc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcc44463bb9445fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82f089276935459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8381cdc7bd8641e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...176 lines deleted...]
-          <x:t>1,395</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>0,853</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>