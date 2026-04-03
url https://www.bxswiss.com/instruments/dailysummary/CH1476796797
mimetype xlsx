--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bc5ed6caa0846df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6841db1e9297476a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01b2638cc1244627"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a1f83751724caa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bbf6b7bce334642" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01b2638cc1244627" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a13e6e921c4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a1f83751724caa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,443</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>