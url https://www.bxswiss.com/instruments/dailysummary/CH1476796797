--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6841db1e9297476a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6159bf031fa940df" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3a1f83751724caa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598328882dab4ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1a13e6e921c4626" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3a1f83751724caa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e47397a7ef74f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598328882dab4ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>1,453</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,011</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,347</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>0,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>