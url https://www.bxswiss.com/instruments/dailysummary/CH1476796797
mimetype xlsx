--- v6 (2026-04-25)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6159bf031fa940df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref7bcb6ba7ad4e94" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R598328882dab4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc21593820cb146aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e47397a7ef74f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R598328882dab4ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref80ef8dc0c14efb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc21593820cb146aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796797</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>1,735</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,491</x:t>
-[...75 lines deleted...]
-          <x:t>0,941</x:t>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...85 lines deleted...]
-          <x:t>1,355</x:t>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,061</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>1,423</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,397</x:t>
-[...26 lines deleted...]
-          <x:t>1,347</x:t>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>