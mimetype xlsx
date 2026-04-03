--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb99f8389b4f544a4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0991e0b911c4639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4abbd760960947aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbe40b740bc453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033ec85be1534410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4abbd760960947aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce5e33bda3435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbe40b740bc453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,569</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>