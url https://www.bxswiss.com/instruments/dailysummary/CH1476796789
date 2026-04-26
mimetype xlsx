--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0991e0b911c4639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3db4e79e5fd464c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcbe40b740bc453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471c27cf96ee495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce5e33bda3435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcbe40b740bc453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908868d21c2d483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471c27cf96ee495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>1,405</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>1,325</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>0,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>