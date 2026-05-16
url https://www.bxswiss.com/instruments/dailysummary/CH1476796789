--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3db4e79e5fd464c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R16f3b4ec7d844f02" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R471c27cf96ee495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68e05581a16c4d19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R908868d21c2d483f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R471c27cf96ee495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3f2a59a3b4a45ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68e05581a16c4d19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796789</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,087</x:t>
-[...549 lines deleted...]
-          <x:t>1,449</x:t>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>