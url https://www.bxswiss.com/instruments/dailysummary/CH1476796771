--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R311d746f94db430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb33fa2ca1b49dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8df63fa82aa4abe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010896a6cc6d4eae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bb0ed1f95964724" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8df63fa82aa4abe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80b541fdb76404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010896a6cc6d4eae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>