--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfb33fa2ca1b49dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7349a7399524fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R010896a6cc6d4eae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371b962e08aa46bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re80b541fdb76404a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R010896a6cc6d4eae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b89dfabbccc4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371b962e08aa46bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>2,007</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,459</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>1,131</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,479</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,647</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>1,067</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>