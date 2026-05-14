--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7349a7399524fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1dd0f607a7840f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R371b962e08aa46bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27c1ff6622dd4ddb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b89dfabbccc4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R371b962e08aa46bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cd05cfe4da44537" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27c1ff6622dd4ddb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,045</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,989</x:t>
-[...178 lines deleted...]
-          <x:t>1,081</x:t>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,917</x:t>
-[...43 lines deleted...]
-          <x:t>1,641</x:t>
+          <x:t>1,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,703</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>23.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,479</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>1,617</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>