--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03c781b6485a41dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39094dc726749b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1d7312ae224ce6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aa5007b6154c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc10a01647d24e69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1d7312ae224ce6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d441d48dce4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aa5007b6154c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,831</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>