--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc39094dc726749b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecf09d9aaa545eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30aa5007b6154c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eed9d61536445c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56d441d48dce4729" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30aa5007b6154c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2103114f01534af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eed9d61536445c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,211</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,573</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>1,859</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,779</x:t>
-[...323 lines deleted...]
-          <x:t>1,147</x:t>
+          <x:t>1,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>