--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ecf09d9aaa545eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd4212601904911" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3eed9d61536445c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe008c28e0734268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2103114f01534af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3eed9d61536445c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a8bf02c0ea54cfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe008c28e0734268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>0,903</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,147</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>1,729</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>