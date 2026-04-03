--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaf30add252c460e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6fe69dd8984fe6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R622b65e18e5242f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a1eb1076774e07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7c455f414cb44fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R622b65e18e5242f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb50109fdae4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a1eb1076774e07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,967</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>