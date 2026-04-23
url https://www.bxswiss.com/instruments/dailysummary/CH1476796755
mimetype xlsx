--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b6fe69dd8984fe6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc0c34958984366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71a1eb1076774e07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965946c87bce420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bb50109fdae4c77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71a1eb1076774e07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeec63feb2ad48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965946c87bce420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,461</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,481</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>2,143</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...53 lines deleted...]
-          <x:t>1,955</x:t>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,111</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>1,233</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>