--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc0c34958984366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05612c86575f4078" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965946c87bce420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f86f809bee46a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeec63feb2ad48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965946c87bce420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf07db01bbd48448b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f86f809bee46a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>1,935</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,613</x:t>
-[...91 lines deleted...]
-        <x:is>
           <x:t>1,719</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>1,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>