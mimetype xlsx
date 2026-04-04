--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d5c3b0d4e504ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50ed62cbeb848d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8286cc3985574526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a5f0f89b9046b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2cef9264e1bb43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8286cc3985574526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016a15e8e57f4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a5f0f89b9046b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,099</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>