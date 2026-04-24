--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re50ed62cbeb848d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f53d04a0da4ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a5f0f89b9046b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a471732271f4687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016a15e8e57f4499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a5f0f89b9046b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e9566a1ad247b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a471732271f4687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...161 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,013</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>1,319</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>