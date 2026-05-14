--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4f53d04a0da4ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87034627c57478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a471732271f4687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fec03aa49534d52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e9566a1ad247b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a471732271f4687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77338a110d2a41d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fec03aa49534d52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>1,985</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,657</x:t>
-[...16 lines deleted...]
-          <x:t>1,811</x:t>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,683</x:t>
-[...26 lines deleted...]
-          <x:t>1,393</x:t>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>1,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>1,971</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>