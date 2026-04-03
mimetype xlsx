--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d9914e3dc74002" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115d82139dca4820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bcfa8bed81c4249"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9cde2a37154f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3df9fbe3b1fd4ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bcfa8bed81c4249" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec532fde6ef4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9cde2a37154f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,241</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>