--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115d82139dca4820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9151b4198184466" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9cde2a37154f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7a6e1275564de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec532fde6ef4f19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9cde2a37154f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85be26a51a3547cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7a6e1275564de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>1,845</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,101</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>1,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,937</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,411</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>