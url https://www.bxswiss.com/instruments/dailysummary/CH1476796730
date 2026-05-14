--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9151b4198184466" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89bbe4e2069a46ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7a6e1275564de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red22f00a1fc44394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85be26a51a3547cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7a6e1275564de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38af2b3cfc3140b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red22f00a1fc44394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,697</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>