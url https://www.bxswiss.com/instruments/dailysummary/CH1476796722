--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R864791ea0d74445c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4e7c6874a443eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R283d1e7c4a77440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ebc6a82fe84e74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb30ead301e8b40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R283d1e7c4a77440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df634b6b02941ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ebc6a82fe84e74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...365 lines deleted...]
-          <x:t>2,177</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>1,581</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,039</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>2,039</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>