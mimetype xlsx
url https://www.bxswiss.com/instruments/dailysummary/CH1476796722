--- v6 (2026-04-05)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa4e7c6874a443eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb509d34b4cc4072" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76ebc6a82fe84e74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0982cac4ba4075"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7df634b6b02941ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76ebc6a82fe84e74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9979c428686b48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0982cac4ba4075" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,987</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>17.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,311</x:t>
-[...333 lines deleted...]
-          <x:t>1,507</x:t>
+          <x:t>2,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>