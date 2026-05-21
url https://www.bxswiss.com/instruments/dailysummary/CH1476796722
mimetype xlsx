--- v7 (2026-04-27)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb509d34b4cc4072" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf788b538a4804cc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba0982cac4ba4075"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5313fb1bf5ca4df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9979c428686b48fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba0982cac4ba4075" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345ff437b93c4529" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5313fb1bf5ca4df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796722</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,307</x:t>
-[...75 lines deleted...]
-          <x:t>2,023</x:t>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,967</x:t>
-[...220 lines deleted...]
-          <x:t>2,167</x:t>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,559</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>