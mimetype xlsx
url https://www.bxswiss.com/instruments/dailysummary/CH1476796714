--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf1a677c01eb4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf217e77e33724408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a180d9732f4126"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cbf67889954c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe1805e894ab4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a180d9732f4126" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48bd50a6ce4e4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cbf67889954c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>