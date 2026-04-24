--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf217e77e33724408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e7f9c9304e4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41cbf67889954c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9391b37cfab14d25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48bd50a6ce4e4e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41cbf67889954c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294773f0a7354e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9391b37cfab14d25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>2,399</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>1,675</x:t>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,643</x:t>
-[...490 lines deleted...]
-          <x:t>1,603</x:t>
+          <x:t>2,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>