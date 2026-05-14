--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89e7f9c9304e4513" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc999ac4cd3fa46d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9391b37cfab14d25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f648d7a78204cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R294773f0a7354e59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9391b37cfab14d25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac0941cf74094399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f648d7a78204cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>1,561</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,487</x:t>
-[...227 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,353</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>1,973</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>1,935</x:t>
-[...215 lines deleted...]
-          <x:t>2,357</x:t>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>