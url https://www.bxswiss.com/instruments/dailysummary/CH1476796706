--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R093e5a709f094d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e0a986bc7f4cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R997feeea65624221"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc672cd23751340a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa31a896432a42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R997feeea65624221" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133b944131db4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc672cd23751340a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,009</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>