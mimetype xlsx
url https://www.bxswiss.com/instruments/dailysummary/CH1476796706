--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82e0a986bc7f4cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc093df07904e03" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc672cd23751340a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96604e45d7d94695"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R133b944131db4930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc672cd23751340a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5af39025e5f4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96604e45d7d94695" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,099</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,009</x:t>
-[...254 lines deleted...]
-          <x:t>2,579</x:t>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,217</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>2,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>1,705</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>