--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cc093df07904e03" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61e11894f22d401c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96604e45d7d94695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ec9426a46ab4afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5af39025e5f4f8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96604e45d7d94695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656680426cc44b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ec9426a46ab4afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796706</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,303</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,489</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>2,433</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,791</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>