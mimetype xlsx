--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75edd9bf37374e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec69353f6eb486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0507509633a849b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8303d9bfdfaa4725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf507ef286b0d473d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0507509633a849b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc4b0a0aace4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8303d9bfdfaa4725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>4,699</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>