--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ec69353f6eb486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e589665d8a44dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8303d9bfdfaa4725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1859ec7562fd4500"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dc4b0a0aace4156" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8303d9bfdfaa4725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da99dbad9ae4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1859ec7562fd4500" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,237</x:t>
-[...576 lines deleted...]
-          <x:t>1,809</x:t>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>