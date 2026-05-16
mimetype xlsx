--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e589665d8a44dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dfb0cdb006e488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1859ec7562fd4500"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d9c9c18bd6b48f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4da99dbad9ae4bd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1859ec7562fd4500" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65be07c18cda4a90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d9c9c18bd6b48f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796698</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>1,743</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1,957</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>2,245</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,329</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>2,287</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,371</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>2,573</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>