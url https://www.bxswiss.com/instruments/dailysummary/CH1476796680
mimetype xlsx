--- v3 (2026-02-22)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f6a8a8d27af4bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ebab0c73554d75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1745af780dbc4854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc911a56c36994e06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66a4d1decffc40b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1745af780dbc4854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b164f35503f4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc911a56c36994e06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>4,855</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>