--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9ebab0c73554d75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe036986729f42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc911a56c36994e06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8762c11a36aa401e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b164f35503f4d03" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc911a56c36994e06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a77e17696a4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8762c11a36aa401e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,823</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,645</x:t>
-[...431 lines deleted...]
-          <x:t>1,917</x:t>
+          <x:t>2,773</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>