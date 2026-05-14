--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe036986729f42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18d60708285740ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8762c11a36aa401e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5173887d4b1c44dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5a77e17696a4fef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8762c11a36aa401e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeb57f3ac59b418a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5173887d4b1c44dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,231</x:t>
-[...4 lines deleted...]
-          <x:t>1,847</x:t>
+          <x:t>2,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,069</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>10.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,761</x:t>
-[...58 lines deleted...]
-          <x:t>2,497</x:t>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,607</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...171 lines deleted...]
-          <x:t>2,773</x:t>
+          <x:t>2,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,267</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>