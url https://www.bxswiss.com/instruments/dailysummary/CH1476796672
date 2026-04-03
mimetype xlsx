--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73d002852b72464d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7b217ba4fd47c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f79e4b9000d4e9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dab1182c91743fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d72617787174a31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f79e4b9000d4e9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dee5b6dbce141e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dab1182c91743fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>