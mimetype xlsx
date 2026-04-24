--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7b217ba4fd47c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re122e123bb4e4628" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dab1182c91743fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re856c4c988654e00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6dee5b6dbce141e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dab1182c91743fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R665f56e6766f43be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re856c4c988654e00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>3,611</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,939</x:t>
-[...60 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,287</x:t>
-[...468 lines deleted...]
-          <x:t>2,029</x:t>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>