--- v4 (2026-03-16)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51872cbce7a4d87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590750a959874bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re77229d25ce8414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fca024d88844b89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1f25c1352fd4462" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re77229d25ce8414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc631e76ab149c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fca024d88844b89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>