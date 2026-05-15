--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R590750a959874bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41b6aa42deb54d1e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fca024d88844b89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7de6e4674c4e48a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc631e76ab149c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fca024d88844b89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1050339c31b24e55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7de6e4674c4e48a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796664</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,221</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,389</x:t>
-[...97 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,983</x:t>
-[...414 lines deleted...]
-          <x:t>2,141</x:t>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>