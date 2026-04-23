--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf0e7cf7b214698" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra650848c232d4ae7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85b204f336a54f13"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96f23fa719d64b1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29059aaba80a4c9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85b204f336a54f13" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7144945164c44a11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96f23fa719d64b1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Call Warrant on DAX® Index</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476796656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...539 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,563</x:t>
-[...90 lines deleted...]
-          <x:t>2,853</x:t>
+          <x:t>3,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>