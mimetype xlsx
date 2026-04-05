--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f512f4566c54aea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7361d6727408406f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87f290e9e4cd47e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bc564c76584cf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50930c2e0c7742a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87f290e9e4cd47e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743f2bea98cc4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bc564c76584cf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476794362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,595</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,635</x:t>
-[...151 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,535</x:t>
-[...404 lines deleted...]
-          <x:t>0,755</x:t>
+          <x:t>0,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>