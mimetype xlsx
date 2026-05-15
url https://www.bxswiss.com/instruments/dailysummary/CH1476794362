--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7361d6727408406f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7286fb6c1bb7450d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09bc564c76584cf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9006ca32d23148b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R743f2bea98cc4ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09bc564c76584cf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R702f97bcd2204d16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9006ca32d23148b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Put Warrant on Arm</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476794362</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...436 lines deleted...]
-          <x:t>0,255</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,212</x:t>
-[...21 lines deleted...]
-          <x:t>0,365</x:t>
+          <x:t>0,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,238</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>0,305</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,019</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>