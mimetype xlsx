--- v6 (2026-03-16)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc552f31e8ad442e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2338a48e334847" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52b53d7b94084e18"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2eac291b8c45c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14652c348afa4be6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52b53d7b94084e18" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c7953296ad408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2eac291b8c45c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>97,770</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,660</x:t>
-[...21 lines deleted...]
-          <x:t>97,090</x:t>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>97,530</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>99,310</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>