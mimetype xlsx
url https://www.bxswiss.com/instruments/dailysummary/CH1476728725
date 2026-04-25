--- v7 (2026-04-05)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb2338a48e334847" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114054d90dd34f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e2eac291b8c45c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba84eeccc8d4e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c7953296ad408b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e2eac291b8c45c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8af91dc2fe04666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba84eeccc8d4e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,770</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,380</x:t>
-[...544 lines deleted...]
-          <x:t>96,630</x:t>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>