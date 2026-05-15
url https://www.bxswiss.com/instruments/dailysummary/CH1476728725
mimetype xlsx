--- v8 (2026-04-25)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R114054d90dd34f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6600c60ba8f147ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1ba84eeccc8d4e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re464015244e446c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8af91dc2fe04666" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1ba84eeccc8d4e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65afd47a4cf04687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re464015244e446c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>