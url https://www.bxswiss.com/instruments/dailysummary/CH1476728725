--- v9 (2026-05-15)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6600c60ba8f147ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc406ebf0c9d84d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re464015244e446c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8f05dcd9f4295"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R65afd47a4cf04687" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re464015244e446c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318d303cc86448fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8f05dcd9f4295" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>99,600</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...242 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,905</x:t>
-[...225 lines deleted...]
-          <x:t>101,625</x:t>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>