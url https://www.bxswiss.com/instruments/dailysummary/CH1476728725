--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc406ebf0c9d84d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2507a09eed9546b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d8f05dcd9f4295"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2c3639c8a64316"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R318d303cc86448fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d8f05dcd9f4295" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe0b53e55954089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2c3639c8a64316" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>102,030</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,995</x:t>
-[...490 lines deleted...]
-          <x:t>103,915</x:t>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>