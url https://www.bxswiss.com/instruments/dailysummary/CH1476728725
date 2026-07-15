--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2507a09eed9546b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3506d3256984fbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a2c3639c8a64316"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265613aa0e4b4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfe0b53e55954089" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a2c3639c8a64316" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0094dbfbcf50457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265613aa0e4b4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>103,375</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>101,930</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>