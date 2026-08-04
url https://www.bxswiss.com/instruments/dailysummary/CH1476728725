--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3506d3256984fbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd371bf7edde6484f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R265613aa0e4b4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09b081ee09d4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0094dbfbcf50457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R265613aa0e4b4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde98f3a15a948c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09b081ee09d4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,960</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>102,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,510</x:t>
-[...43 lines deleted...]
-          <x:t>102,240</x:t>
+          <x:t>102,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,790</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>102,850</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,800</x:t>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,650</x:t>
-[...11 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,165</x:t>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,100</x:t>
-[...26 lines deleted...]
-          <x:t>103,245</x:t>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>