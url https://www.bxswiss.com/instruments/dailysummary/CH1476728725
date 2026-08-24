--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd371bf7edde6484f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc197352c550462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re09b081ee09d4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59846c3e99674015"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcde98f3a15a948c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re09b081ee09d4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b1cfcb31d5740e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59846c3e99674015" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>102,850</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,800</x:t>
-[...398 lines deleted...]
-        <x:is>
           <x:t>103,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>