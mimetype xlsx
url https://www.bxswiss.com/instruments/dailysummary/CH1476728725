--- v14 (2026-08-24)
+++ v15 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc197352c550462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5484bc06514c71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59846c3e99674015"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbac450823bfc412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b1cfcb31d5740e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59846c3e99674015" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b298c0407934c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbac450823bfc412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.00% p.a. Barrier Reverse Convertible on Rigetti Computing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728725</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>103,445</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,395</x:t>
-[...448 lines deleted...]
-          <x:t>104,345</x:t>
+          <x:t>104,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,345</x:t>
-[...31 lines deleted...]
-          <x:t>104,305</x:t>
+          <x:t>104,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>