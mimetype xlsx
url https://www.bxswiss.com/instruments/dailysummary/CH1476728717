--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c1674ede58146fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5393814496184379" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12f5bbc7f2094dac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa154043d47429c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68f13cb44d84283" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12f5bbc7f2094dac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e947987f9448eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa154043d47429c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on UnitedHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,650</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>95,100</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,680</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>94,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>