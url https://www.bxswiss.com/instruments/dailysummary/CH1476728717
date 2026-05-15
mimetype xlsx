--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5393814496184379" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ae74827b1f4661" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fa154043d47429c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8b8c2011f14fd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7e947987f9448eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fa154043d47429c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b1549e0f3e4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8b8c2011f14fd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on UnitedHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>91,620</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>