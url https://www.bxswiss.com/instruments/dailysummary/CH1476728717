--- v6 (2026-05-15)
+++ v7 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1ae74827b1f4661" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4711cf978611424a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc8b8c2011f14fd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7ec857cf2ee4549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94b1549e0f3e4235" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc8b8c2011f14fd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706f6476a73c4f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7ec857cf2ee4549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.80% p.a. Barrier Reverse Convertible on UnitedHealth</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728717</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...387 lines deleted...]
-          <x:t>101,535</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,515</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>