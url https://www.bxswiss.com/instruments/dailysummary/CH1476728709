--- v4 (2026-02-22)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf076b0b22b7f41b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9bfd3fc41b4f6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf466c4efe8414afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406e52a12432488f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R544e1984bdf34818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf466c4efe8414afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0582d74728e4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406e52a12432488f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,715</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>102,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,530</x:t>
-[...490 lines deleted...]
-          <x:t>102,880</x:t>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>