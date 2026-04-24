--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e9bfd3fc41b4f6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cb0e5a4b324282" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R406e52a12432488f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d1b00bd416498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0582d74728e4087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R406e52a12432488f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8485d392bcf46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d1b00bd416498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>98,660</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>26.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>98,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>