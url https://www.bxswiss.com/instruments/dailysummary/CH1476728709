--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9cb0e5a4b324282" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd601b5a334f74f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3d1b00bd416498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a90b8daac14090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8485d392bcf46d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3d1b00bd416498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2a57cf943f42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a90b8daac14090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>100,390</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,390</x:t>
-[...161 lines deleted...]
-          <x:t>101,675</x:t>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,695</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>101,745</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>21.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,725</x:t>
-[...38 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,415</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>101,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>