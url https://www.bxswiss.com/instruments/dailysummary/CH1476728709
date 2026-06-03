--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd601b5a334f74f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0dde403d2bdf4ad4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R46a90b8daac14090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R215e9f3627164bc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b2a57cf943f42de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R46a90b8daac14090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33d3127a6a6f4db9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R215e9f3627164bc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.00% p.a. Barrier Reverse Convertible on Société Générale</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728709</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...122 lines deleted...]
-          <x:t>101,585</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...323 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,430</x:t>
-[...117 lines deleted...]
-          <x:t>101,970</x:t>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>