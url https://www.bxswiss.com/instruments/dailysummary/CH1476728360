--- v6 (2026-03-17)
+++ v7 (2026-04-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab262e163e574429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df0280bfaf842c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad1ef70371ae4466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc064e195d0c470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17dafca31b1742a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad1ef70371ae4466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6057bbc74dd4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc064e195d0c470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.02% p.a. Multi Barrier Reverse Convertible on Compagnie de Saint-Gobain, Heidelberg Materials, Holcim, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>61,175</x:t>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>20.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>24.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,620</x:t>
-[...387 lines deleted...]
-          <x:t>62,440</x:t>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>