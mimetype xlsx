--- v7 (2026-04-06)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df0280bfaf842c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa486ee14544f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc064e195d0c470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25fadd47f8184aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6057bbc74dd4a20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc064e195d0c470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09534bfaf1554e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25fadd47f8184aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.02% p.a. Multi Barrier Reverse Convertible on Compagnie de Saint-Gobain, Heidelberg Materials, Holcim, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...360 lines deleted...]
-          <x:t>62,090</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,510</x:t>
-[...188 lines deleted...]
-          <x:t>57,295</x:t>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>