--- v8 (2026-04-26)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaa486ee14544f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d3208dcebf4722" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25fadd47f8184aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb69d5195b74dd4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09534bfaf1554e30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25fadd47f8184aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9e039a8e7142c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb69d5195b74dd4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.02% p.a. Multi Barrier Reverse Convertible on Compagnie de Saint-Gobain, Heidelberg Materials, Holcim, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...419 lines deleted...]
-          <x:t>65,355</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,750</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...127 lines deleted...]
-          <x:t>69,640</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>