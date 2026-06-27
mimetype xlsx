--- v9 (2026-06-05)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d3208dcebf4722" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965af451c2bb4586" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cb69d5195b74dd4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84911afafaac4243"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9e039a8e7142c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cb69d5195b74dd4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fd10f50a3b42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84911afafaac4243" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.02% p.a. Multi Barrier Reverse Convertible on Compagnie de Saint-Gobain, Heidelberg Materials, Holcim, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>70,490</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,270</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>67,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,465</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,250</x:t>
         </x:is>
       </x:c>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>