--- v10 (2026-06-27)
+++ v11 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965af451c2bb4586" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4fa3cc8c1e4e60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84911afafaac4243"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5b322172084c49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0fd10f50a3b42f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84911afafaac4243" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a63fbff77974dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5b322172084c49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.02% p.a. Multi Barrier Reverse Convertible on Compagnie de Saint-Gobain, Heidelberg Materials, Holcim, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>66,140</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>