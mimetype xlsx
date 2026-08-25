--- v11 (2026-08-05)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f4fa3cc8c1e4e60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10474cc61194c12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e5b322172084c49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad4d1b766334750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a63fbff77974dea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e5b322172084c49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27090812736a48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad4d1b766334750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.02% p.a. Multi Barrier Reverse Convertible on Compagnie de Saint-Gobain, Heidelberg Materials, Holcim, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>