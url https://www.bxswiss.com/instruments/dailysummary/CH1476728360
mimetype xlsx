--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re10474cc61194c12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b60a46746c14817" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ad4d1b766334750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R855fc19bfc074db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27090812736a48cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ad4d1b766334750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b2ad7014b04a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R855fc19bfc074db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.02% p.a. Multi Barrier Reverse Convertible on Compagnie de Saint-Gobain, Heidelberg Materials, Holcim, Strategy</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476728360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>