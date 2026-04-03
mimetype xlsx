--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec8af6e34dc4403b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8eae6558d047d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31bec5ade7234c33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5f3df2b8424274"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb31e07d4cbc84e2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31bec5ade7234c33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2fe19b205944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5f3df2b8424274" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.14% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476723163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...95 lines deleted...]
-          <x:t>99,100</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>