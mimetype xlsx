--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c8eae6558d047d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45b5f8dc9f34acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b5f3df2b8424274"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc10e618e6544c2a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2fe19b205944c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b5f3df2b8424274" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32b289e875c4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc10e618e6544c2a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.14% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476723163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,490</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,280</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...622 lines deleted...]
-          <x:t>89,940</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>