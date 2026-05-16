--- v8 (2026-04-26)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra45b5f8dc9f34acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b124993c1943ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc10e618e6544c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb9860e39034564"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc32b289e875c4cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc10e618e6544c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28eb2a7dfdaf4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb9860e39034564" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.14% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476723163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>