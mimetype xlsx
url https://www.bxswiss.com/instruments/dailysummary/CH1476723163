--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b124993c1943ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R82ef64f925844f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eb9860e39034564"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffe7987692d94292"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28eb2a7dfdaf4cc6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eb9860e39034564" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra225348cd2264386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffe7987692d94292" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.14% p.a. Barrier Reverse Convertible on Deutsche Bank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476723163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>97,600</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>96,660</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>