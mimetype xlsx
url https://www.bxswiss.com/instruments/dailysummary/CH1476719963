--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5addd1a12a406c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9e13b8478c4a77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f552f6768443ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b75058e7af46cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5020f4dea0fe4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f552f6768443ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e341789cfb4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b75058e7af46cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,565</x:t>
-[...350 lines deleted...]
-          <x:t>62,000</x:t>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,385</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>