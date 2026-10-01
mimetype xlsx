--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc9e13b8478c4a77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c55883792024910" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57b75058e7af46cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6336e61bdcd41f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87e341789cfb4ff6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57b75058e7af46cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4a2df487094147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6336e61bdcd41f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,200</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>