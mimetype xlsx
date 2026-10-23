--- v15 (2026-10-01)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c55883792024910" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8beb566996a845bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6336e61bdcd41f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88303248d19341c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4a2df487094147" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6336e61bdcd41f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fce5bf2aa334e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88303248d19341c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>