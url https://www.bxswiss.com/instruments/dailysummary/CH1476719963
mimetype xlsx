--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ddfe1350baa4207" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re106196be51b46ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13594c5be160498c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a471a9819884418"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b5854ee43424dc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13594c5be160498c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282ec0a7e4344d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a471a9819884418" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...203 lines deleted...]
-          <x:t>66,000</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,005</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>71,445</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>