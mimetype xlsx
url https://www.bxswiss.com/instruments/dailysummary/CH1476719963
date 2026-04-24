--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re106196be51b46ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3b466f48f8478b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a471a9819884418"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eaf7a9a068e4043"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R282ec0a7e4344d0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a471a9819884418" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46bccdc7840476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eaf7a9a068e4043" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>71,405</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,080</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,595</x:t>
-[...102 lines deleted...]
-          <x:t>70,010</x:t>
+          <x:t>69,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,465</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...335 lines deleted...]
-          <x:t>67,265</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>