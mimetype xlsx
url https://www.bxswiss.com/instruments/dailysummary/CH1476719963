--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a3b466f48f8478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb7beb1504b48ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eaf7a9a068e4043"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb5c9f926994c24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc46bccdc7840476c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eaf7a9a068e4043" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c0d8aa4f064ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb5c9f926994c24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>