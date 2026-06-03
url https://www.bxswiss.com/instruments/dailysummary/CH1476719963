--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfb7beb1504b48ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e294bbce454bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cb5c9f926994c24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8253e6578249dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06c0d8aa4f064ddb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cb5c9f926994c24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1bf145fce444c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8253e6578249dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>75,005</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,005</x:t>
-[...16 lines deleted...]
-          <x:t>76,955</x:t>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>76,685</x:t>
-[...26 lines deleted...]
-          <x:t>77,590</x:t>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...397 lines deleted...]
-          <x:t>80,110</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>