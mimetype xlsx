--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e294bbce454bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3036df4510de4bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8253e6578249dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bac691917b24943"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca1bf145fce444c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8253e6578249dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795c632a904949a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bac691917b24943" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>78,885</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,265</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>76,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,580</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>