--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3036df4510de4bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15961799076a4939" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bac691917b24943"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1321c0091c94556"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R795c632a904949a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bac691917b24943" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81110f50d1c949fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1321c0091c94556" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>