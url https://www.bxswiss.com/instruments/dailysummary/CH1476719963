--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15961799076a4939" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c5bad0a19546d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1321c0091c94556"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858b5cef45bb4664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81110f50d1c949fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1321c0091c94556" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32009377ef1a4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858b5cef45bb4664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>58,975</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,375</x:t>
-[...107 lines deleted...]
-          <x:t>54,735</x:t>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>57,570</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,365</x:t>
-[...4 lines deleted...]
-          <x:t>57,770</x:t>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>