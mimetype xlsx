--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2c5bad0a19546d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d5addd1a12a406c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R858b5cef45bb4664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f552f6768443ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32009377ef1a4614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R858b5cef45bb4664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5020f4dea0fe4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f552f6768443ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.38% p.a. Multi Reverse Convertible on Meta Platforms, Microsoft, Netflix, Strategy, Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476719963</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>54,735</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>59,890</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>57,275</x:t>
-[...308 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>60,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,565</x:t>
-[...198 lines deleted...]
-          <x:t>57,880</x:t>
+          <x:t>60,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>