--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7cb97375e5c4b3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d771e0657364217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20eb8c39e76f4686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77bf6875cc24ce3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a4718279c514966" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20eb8c39e76f4686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed0f46656c744f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77bf6875cc24ce3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476718163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>103,285</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,780</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,725</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>