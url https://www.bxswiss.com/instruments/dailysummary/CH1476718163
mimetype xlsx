--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d771e0657364217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fc8d146cb24bd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77bf6875cc24ce3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05552dfc527a40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ed0f46656c744f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77bf6875cc24ce3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff4996ca47a469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05552dfc527a40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476718163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...252 lines deleted...]
-          <x:t>98,160</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,290</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,670</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,240</x:t>
-[...26 lines deleted...]
-          <x:t>99,780</x:t>
+          <x:t>101,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>18.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,055</x:t>
-[...306 lines deleted...]
-          <x:t>98,670</x:t>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>