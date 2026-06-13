--- v6 (2026-04-25)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74fc8d146cb24bd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69673047a62448a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05552dfc527a40a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re06ae75f242b44d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdff4996ca47a469a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05552dfc527a40a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144dc3219bcd44ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re06ae75f242b44d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.40% p.a. Barrier Reverse Convertible on Commerzbank</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476718163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>101,465</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>