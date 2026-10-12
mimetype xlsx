--- v12 (2026-09-01)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00bceadae894a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5bc448bf8e4213" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309b7874b16b421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3433593e13e14fef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d64c49bbd74874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309b7874b16b421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b76d6547b34e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3433593e13e14fef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...517 lines deleted...]
-          <x:t>67,950</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,800</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>70,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>