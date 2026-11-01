--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e5bc448bf8e4213" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7d2583937d949b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3433593e13e14fef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31b0f2aa193442c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59b76d6547b34e94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3433593e13e14fef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeece4f17174a24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31b0f2aa193442c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>80,260</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,405</x:t>
-[...75 lines deleted...]
-          <x:t>76,995</x:t>
+          <x:t>78,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,630</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>30.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>79,690</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>