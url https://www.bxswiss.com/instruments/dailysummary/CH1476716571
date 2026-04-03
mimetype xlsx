--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0a4c60eda7b4ab9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5168c72ccd164d83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb062d07438ab47a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9461f4d4f97c433b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcad335ec9d404229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb062d07438ab47a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef493587080461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9461f4d4f97c433b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>68,030</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,145</x:t>
-[...124 lines deleted...]
-          <x:t>67,810</x:t>
+          <x:t>68,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,965</x:t>
-[...43 lines deleted...]
-          <x:t>68,655</x:t>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,005</x:t>
-        </x:is>
-[...327 lines deleted...]
-          <x:t>71,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>