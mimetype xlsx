--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5168c72ccd164d83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834b90bbd44345f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9461f4d4f97c433b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd943d860ba534907"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ef493587080461d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9461f4d4f97c433b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f71d90206a4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd943d860ba534907" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>68,535</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>67,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>06.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,625</x:t>
-[...43 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,665</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>16.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>73,425</x:t>
-[...360 lines deleted...]
-          <x:t>67,005</x:t>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>