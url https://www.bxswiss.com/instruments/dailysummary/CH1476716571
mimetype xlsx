--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R834b90bbd44345f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae07e57e0384c93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd943d860ba534907"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b86666d4444f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81f71d90206a4d61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd943d860ba534907" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff88a9c7a824f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b86666d4444f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,315</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>69,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>71,035</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>70,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,790</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>