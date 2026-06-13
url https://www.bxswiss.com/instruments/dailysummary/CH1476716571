--- v8 (2026-05-13)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcae07e57e0384c93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c37dff080c42d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R63b86666d4444f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1889d374ea4eef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reff88a9c7a824f75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R63b86666d4444f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b5dfa88c0b4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1889d374ea4eef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>79,005</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,740</x:t>
-[...87 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,100</x:t>
-[...48 lines deleted...]
-          <x:t>77,205</x:t>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,810</x:t>
-[...220 lines deleted...]
-          <x:t>80,660</x:t>
+          <x:t>76,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>