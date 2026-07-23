--- v9 (2026-06-13)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9c37dff080c42d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eab4d7268cf48d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d1889d374ea4eef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8d6acb6d704712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b5dfa88c0b4f96" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d1889d374ea4eef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeed9cfebb2a4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8d6acb6d704712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>67,455</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>