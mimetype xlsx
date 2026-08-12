--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eab4d7268cf48d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10a259fc9af4b0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5f8d6acb6d704712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc1236241f14236"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeed9cfebb2a4d7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5f8d6acb6d704712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c557c928404ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc1236241f14236" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>62,350</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,830</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>59,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>