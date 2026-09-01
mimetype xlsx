--- v11 (2026-08-12)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf10a259fc9af4b0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb00bceadae894a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc1236241f14236"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R309b7874b16b421b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0c557c928404ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc1236241f14236" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d64c49bbd74874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R309b7874b16b421b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9.58% p.a. Multi Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>56,350</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,650</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,840</x:t>
-[...102 lines deleted...]
-          <x:t>59,155</x:t>
+          <x:t>60,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,400</x:t>
-[...247 lines deleted...]
-          <x:t>60,390</x:t>
+          <x:t>63,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>