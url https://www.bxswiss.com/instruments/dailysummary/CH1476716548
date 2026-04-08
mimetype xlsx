--- v7 (2026-03-18)
+++ v8 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c3bb4dfaf7f40df" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7887face0c4182" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8be246c7ef384d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8485ac0ca27944a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd96bd2c1e06946b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8be246c7ef384d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6496d708dc0c4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8485ac0ca27944a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.01% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Nvidia, Roche, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>91,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>