--- v8 (2026-04-08)
+++ v9 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7887face0c4182" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555b9b237c314800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8485ac0ca27944a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra352ec17ea1a4b95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6496d708dc0c4313" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8485ac0ca27944a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100e153dcd8a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra352ec17ea1a4b95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.01% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Nvidia, Roche, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>89,280</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,120</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>91,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...442 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>