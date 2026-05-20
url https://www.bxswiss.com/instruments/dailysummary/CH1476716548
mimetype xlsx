--- v9 (2026-04-30)
+++ v10 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R555b9b237c314800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb75fb8a86724da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra352ec17ea1a4b95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42425c9a62db40f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R100e153dcd8a4be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra352ec17ea1a4b95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b861f306294823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42425c9a62db40f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.01% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Nvidia, Roche, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,490</x:t>
-[...43 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>95,040</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>