--- v10 (2026-05-20)
+++ v11 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb75fb8a86724da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c89a60f67a4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42425c9a62db40f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965055ef20134744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18b861f306294823" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42425c9a62db40f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ad81a3176e4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965055ef20134744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.01% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Nvidia, Roche, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,810</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>95,570</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>95,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,540</x:t>
-[...80 lines deleted...]
-          <x:t>95,310</x:t>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>93,960</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,790</x:t>
-[...252 lines deleted...]
-          <x:t>96,300</x:t>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>