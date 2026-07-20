--- v11 (2026-06-10)
+++ v12 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35c89a60f67a4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660b0c4941fe45a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R965055ef20134744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2aa249478294d81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5ad81a3176e4a00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R965055ef20134744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fa41c72df249c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2aa249478294d81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.01% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Nvidia, Roche, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,460</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,410</x:t>
-[...544 lines deleted...]
-          <x:t>94,820</x:t>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>