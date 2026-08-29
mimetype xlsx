--- v12 (2026-07-20)
+++ v13 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R660b0c4941fe45a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30633a7ae654056" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2aa249478294d81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf856cf669d94cc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47fa41c72df249c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2aa249478294d81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95cf5024fdd8490b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf856cf669d94cc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6.01% p.a. Multi Barrier Reverse Convertible on Nestlé, Novartis, Nvidia, Roche, Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,620</x:t>
-[...102 lines deleted...]
-          <x:t>96,230</x:t>
+          <x:t>96,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>96,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>96,860</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,150</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,220</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,330</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>97,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>