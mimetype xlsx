--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258d2ed43cec4339" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e2ac2ce06c400c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aded836ab39482a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff3b50f11b74efc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3af625d2e3c345c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aded836ab39482a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra517a945919b440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff3b50f11b74efc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...36 lines deleted...]
-          <x:t>73,175</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,430</x:t>
-[...416 lines deleted...]
-          <x:t>60,815</x:t>
+          <x:t>72,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,025</x:t>
-[...166 lines deleted...]
-          <x:t>63,710</x:t>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>