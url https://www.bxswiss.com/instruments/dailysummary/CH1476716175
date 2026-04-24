--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8e2ac2ce06c400c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25e58f95dac4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcff3b50f11b74efc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c7013c18e54f55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra517a945919b440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcff3b50f11b74efc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra702f5bca2514143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c7013c18e54f55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>62,505</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,340</x:t>
-[...281 lines deleted...]
-          <x:t>17.03.2026</x:t>
+          <x:t>67,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,525</x:t>
-[...333 lines deleted...]
-          <x:t>62,615</x:t>
+          <x:t>72,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>