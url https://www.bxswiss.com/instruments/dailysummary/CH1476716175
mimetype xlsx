--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25e58f95dac4ab2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e76bb5409c243dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06c7013c18e54f55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7c2ff8aa304010"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra702f5bca2514143" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06c7013c18e54f55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a65393c42c7423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7c2ff8aa304010" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,670</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>