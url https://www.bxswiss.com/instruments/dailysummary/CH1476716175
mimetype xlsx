--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e76bb5409c243dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a44d46b6214b66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f7c2ff8aa304010"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060e6bf7892a4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a65393c42c7423d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f7c2ff8aa304010" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0486eca5d44a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060e6bf7892a4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,240</x:t>
-[...183 lines deleted...]
-          <x:t>76,765</x:t>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,365</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>83,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>