--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a44d46b6214b66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155f7398e14b4e83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R060e6bf7892a4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb99b53ce0f943f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf0486eca5d44a93" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R060e6bf7892a4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2775298936eb4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb99b53ce0f943f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>20.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,640</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>78,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,300</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>