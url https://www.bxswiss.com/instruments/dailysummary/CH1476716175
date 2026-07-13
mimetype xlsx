--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155f7398e14b4e83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e196b2211b4c84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb99b53ce0f943f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4c3be836924340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2775298936eb4977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb99b53ce0f943f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebdc0957cfb44446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4c3be836924340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>