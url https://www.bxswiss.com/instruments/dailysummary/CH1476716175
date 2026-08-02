--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00e196b2211b4c84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8deea254e7a4e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb4c3be836924340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0f54c46d1f4812"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebdc0957cfb44446" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb4c3be836924340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfad2c7bbc2a49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0f54c46d1f4812" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,890</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>