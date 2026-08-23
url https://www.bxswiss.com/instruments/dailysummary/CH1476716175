--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8deea254e7a4e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c70eb894ec84bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f0f54c46d1f4812"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932861dee08e441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfad2c7bbc2a49f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f0f54c46d1f4812" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1390028837654c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932861dee08e441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>55,255</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>54,975</x:t>
-[...183 lines deleted...]
-          <x:t>50,685</x:t>
+          <x:t>54,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>52,755</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...114 lines deleted...]
-          <x:t>51,550</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>