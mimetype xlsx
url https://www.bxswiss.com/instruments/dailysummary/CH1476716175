--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c70eb894ec84bea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e71a6659bab4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R932861dee08e441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3761c081ea4764"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1390028837654c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R932861dee08e441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7b3fa42ac84d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3761c081ea4764" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>52,755</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,460</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...440 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,555</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>