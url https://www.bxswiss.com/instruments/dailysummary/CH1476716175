--- v13 (2026-09-12)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e71a6659bab4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1f872f62684ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca3761c081ea4764"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c388e4a32fe45b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a7b3fa42ac84d10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca3761c081ea4764" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa29b3da5cc48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c388e4a32fe45b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...301 lines deleted...]
-          <x:t>67,850</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,980</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>73,870</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,490</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>