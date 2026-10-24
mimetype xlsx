--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b1f872f62684ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R320de89cf3fe48dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c388e4a32fe45b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd535f0621a2473f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa29b3da5cc48c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c388e4a32fe45b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cb20f0960145a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd535f0621a2473f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476716175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,470</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>