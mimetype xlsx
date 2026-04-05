--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ca2b7ae874447e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9b68712da94302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc11de5c2811c4ab4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb867e706e4bf47a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd70700d567541e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc11de5c2811c4ab4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd69db336f44f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb867e706e4bf47a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>86,710</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>85,480</x:t>
-[...168 lines deleted...]
-          <x:t>25.02.2026</x:t>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,860</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>85,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>