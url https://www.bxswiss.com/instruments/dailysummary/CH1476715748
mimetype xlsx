--- v4 (2026-04-05)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9b68712da94302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9265cf9a18cf4209" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb867e706e4bf47a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73df3b05e7b24a1b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdcd69db336f44f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb867e706e4bf47a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06ac2352e2f40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73df3b05e7b24a1b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>77,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>