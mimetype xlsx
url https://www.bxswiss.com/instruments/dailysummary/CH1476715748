--- v5 (2026-05-15)
+++ v6 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9265cf9a18cf4209" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abe48cf03f144db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73df3b05e7b24a1b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabeaa533404e4db6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06ac2352e2f40f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73df3b05e7b24a1b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f632262f5d478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabeaa533404e4db6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>79,990</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,790</x:t>
-[...312 lines deleted...]
-        <x:is>
           <x:t>78,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,830</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,270</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>