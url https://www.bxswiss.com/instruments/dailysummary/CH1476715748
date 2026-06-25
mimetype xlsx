--- v6 (2026-06-05)
+++ v7 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7abe48cf03f144db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963376182f52474c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabeaa533404e4db6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5faeedb612ae4a9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73f632262f5d478e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabeaa533404e4db6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e502fd7d49f4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5faeedb612ae4a9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>67,115</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,115</x:t>
-[...48 lines deleted...]
-          <x:t>70,745</x:t>
+          <x:t>70,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,010</x:t>
-[...242 lines deleted...]
-          <x:t>73,415</x:t>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>