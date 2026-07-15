--- v7 (2026-06-25)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R963376182f52474c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cb6950e56c4e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5faeedb612ae4a9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545493689a90400b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e502fd7d49f4e77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5faeedb612ae4a9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88077908ad024d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545493689a90400b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>72,555</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>72,505</x:t>
-[...382 lines deleted...]
-          <x:t>69,185</x:t>
+          <x:t>73,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>