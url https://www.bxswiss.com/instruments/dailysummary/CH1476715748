--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44cb6950e56c4e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d54361d404a2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545493689a90400b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf78419c68a41ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88077908ad024d6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545493689a90400b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3817f83382470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf78419c68a41ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,655</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>