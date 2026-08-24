--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb87d54361d404a2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2c665a0b6e4367" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbf78419c68a41ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b63f2d5f104eb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d3817f83382470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbf78419c68a41ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1629b846effa449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b63f2d5f104eb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,680</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>