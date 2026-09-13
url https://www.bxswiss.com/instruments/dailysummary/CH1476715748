--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2c665a0b6e4367" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5de0135fe9b4c5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1b63f2d5f104eb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f3d2b098e04510"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1629b846effa449f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1b63f2d5f104eb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60610f09c31401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f3d2b098e04510" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>90,300</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,920</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>89,880</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>90,600</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>91,490</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,980</x:t>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>91,680</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,420</x:t>
-[...60 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,990</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,310</x:t>
-[...4 lines deleted...]
-          <x:t>91,260</x:t>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>