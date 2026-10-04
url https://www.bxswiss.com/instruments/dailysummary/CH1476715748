--- v11 (2026-09-13)
+++ v12 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5de0135fe9b4c5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e916d5a9a84639" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37f3d2b098e04510"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfe08bfa6e340ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re60610f09c31401b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37f3d2b098e04510" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324d78298e6c497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfe08bfa6e340ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,990</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>91,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,310</x:t>
-[...26 lines deleted...]
-          <x:t>90,570</x:t>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>27.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,650</x:t>
-[...16 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>91,520</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,030</x:t>
-[...220 lines deleted...]
-          <x:t>91,230</x:t>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>