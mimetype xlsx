--- v12 (2026-10-04)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2e916d5a9a84639" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a2a2b3d4924fc4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bfe08bfa6e340ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67f909a956344833"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R324d78298e6c497b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bfe08bfa6e340ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R201d42612e3446d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67f909a956344833" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,250</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,650</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>90,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>91,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,380</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,180</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,470</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>90,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>