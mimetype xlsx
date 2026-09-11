--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf464966eb2ce48f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbb087ca885416a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ff62d41567455b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa86265f57e4f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b9fa816b0e48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ff62d41567455b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e91642be0f462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa86265f57e4f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,940</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,020</x:t>
-[...26 lines deleted...]
-          <x:t>91,350</x:t>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...416 lines deleted...]
-          <x:t>91,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>