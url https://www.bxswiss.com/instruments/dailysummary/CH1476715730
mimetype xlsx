--- v13 (2026-09-11)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbbb087ca885416a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394ed5c5050a4dc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa86265f57e4f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf106bb8c7af4dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8e91642be0f462a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa86265f57e4f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7ebb195c124227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf106bb8c7af4dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,330</x:t>
-[...26 lines deleted...]
-          <x:t>91,970</x:t>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>92,710</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,920</x:t>
-[...48 lines deleted...]
-          <x:t>91,350</x:t>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>91,350</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,740</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>91,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>