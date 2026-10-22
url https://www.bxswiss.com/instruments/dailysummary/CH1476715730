--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R394ed5c5050a4dc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4dea550837a46e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf106bb8c7af4dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a34c8e083de4e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f7ebb195c124227" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf106bb8c7af4dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2288df5cdef4f13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a34c8e083de4e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>91,420</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,560</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>92,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>90,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>