--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfde67000f1564e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b0bb236f6e4047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R130c42e2767f4b83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea9a5261ebe4b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4abb56b7bc914a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R130c42e2767f4b83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa34c86a330d4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea9a5261ebe4b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>