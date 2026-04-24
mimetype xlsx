--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51b0bb236f6e4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ef9e637c7c4de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea9a5261ebe4b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e9338ae8c4ad9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa34c86a330d4eda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea9a5261ebe4b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7a4bcea7564835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e9338ae8c4ad9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,500</x:t>
-[...603 lines deleted...]
-          <x:t>85,880</x:t>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>