--- v7 (2026-04-24)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2ef9e637c7c4de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4eef275a8a4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R242e9338ae8c4ad9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538519ac4d274fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd7a4bcea7564835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R242e9338ae8c4ad9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83b017876f3483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538519ac4d274fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...203 lines deleted...]
-          <x:t>84,780</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,580</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>89,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>