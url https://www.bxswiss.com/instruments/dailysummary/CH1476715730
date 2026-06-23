--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4eef275a8a4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ff05581a494bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R538519ac4d274fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc47bffab3784090"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf83b017876f3483a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R538519ac4d274fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5054af83a43c4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc47bffab3784090" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>87,150</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,240</x:t>
-[...544 lines deleted...]
-          <x:t>83,670</x:t>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>