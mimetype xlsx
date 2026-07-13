--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98ff05581a494bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727a67a0db5647ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc47bffab3784090"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb1af30834c4bf0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5054af83a43c4142" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc47bffab3784090" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re406d45b83144aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb1af30834c4bf0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,640</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>