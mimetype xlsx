--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R727a67a0db5647ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fbae0dbba3473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8eb1af30834c4bf0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f283f796ad48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re406d45b83144aac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8eb1af30834c4bf0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33aa988b4044cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f283f796ad48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,430</x:t>
-[...48 lines deleted...]
-          <x:t>90,390</x:t>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,060</x:t>
-[...65 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,900</x:t>
-[...58 lines deleted...]
-          <x:t>90,690</x:t>
+          <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,830</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>91,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>