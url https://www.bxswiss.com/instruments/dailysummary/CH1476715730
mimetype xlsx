--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17fbae0dbba3473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf464966eb2ce48f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86f283f796ad48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20ff62d41567455b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re33aa988b4044cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86f283f796ad48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05b9fa816b0e48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20ff62d41567455b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Conditional Coupon Barrier Reverse Convertible on AXA, Munich Re, Swiss Life, Swiss Re, Zurich Insurance</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476715730</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,900</x:t>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,390</x:t>
-[...286 lines deleted...]
-          <x:t>92,070</x:t>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,480</x:t>
-[...173 lines deleted...]
-          <x:t>91,000</x:t>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,830</x:t>
-[...4 lines deleted...]
-          <x:t>91,100</x:t>
+          <x:t>91,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>