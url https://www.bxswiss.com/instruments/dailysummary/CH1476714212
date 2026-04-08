--- v6 (2026-03-19)
+++ v7 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5251af61f17a4d5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14566d318f034d4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb59ca01af5df4c3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0ffb451a294f7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a27d53ca035433d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb59ca01af5df4c3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d48f45a2bb34068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0ffb451a294f7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>99,670</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,560</x:t>
-[...151 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,680</x:t>
-[...161 lines deleted...]
-          <x:t>98,010</x:t>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>