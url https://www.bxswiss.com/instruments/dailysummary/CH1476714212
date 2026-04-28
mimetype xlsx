--- v7 (2026-04-08)
+++ v8 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14566d318f034d4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671dcc4583fb4044" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0ffb451a294f7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135a9546bad54ecd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d48f45a2bb34068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0ffb451a294f7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62628e275cb431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135a9546bad54ecd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>97,800</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,680</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>98,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>98,400</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,050</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>98,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>