--- v8 (2026-04-28)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R671dcc4583fb4044" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebb3d0dc05014259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R135a9546bad54ecd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd49e4d9c53d44d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra62628e275cb431d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R135a9546bad54ecd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ffc4feb67c545e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd49e4d9c53d44d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.20% p.a. Barrier Reverse Convertible on Nvidia</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CH1476714212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>101,045</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>101,295</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>21.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,675</x:t>
-[...4 lines deleted...]
-          <x:t>101,555</x:t>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,585</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>101,775</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,755</x:t>
-[...53 lines deleted...]
-          <x:t>102,110</x:t>
+          <x:t>101,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>